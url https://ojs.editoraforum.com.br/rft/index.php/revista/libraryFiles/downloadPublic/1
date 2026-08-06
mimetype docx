--- v0 (2026-06-18)
+++ v1 (2026-08-06)
@@ -1,88 +1,121 @@
+
+<file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+</Types>
+</file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03627251" w14:textId="055558AF" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00E218AF" w:rsidRPr="00E218AF">
         <w:t>Atenção</w:t>
       </w:r>
       <w:r>
         <w:t>: nome(s), e-mail, ORCID, Lattes, afilia</w:t>
       </w:r>
       <w:r w:rsidR="00FC3203" w:rsidRPr="00FC3203">
         <w:t xml:space="preserve">ção e </w:t>
       </w:r>
       <w:r w:rsidR="00AF3649" w:rsidRPr="00FC3203">
         <w:t>minicurrículo</w:t>
       </w:r>
       <w:r w:rsidR="00FC3203" w:rsidRPr="00FC3203">
         <w:t xml:space="preserve"> dos autores devem ser cadastrados APENAS no sistema eletrônico de submissões - nã</w:t>
       </w:r>
       <w:r>
         <w:t>o incluir neste arquivo (RFT, item 7.6.4).]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED639CE" w14:textId="77777777" w:rsidR="00EB28D4" w:rsidRDefault="00EB28D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03627252" w14:textId="4C6CA3D6" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
+    <w:p w14:paraId="03627252" w14:textId="1E9C7052" w:rsidR="00E20764" w:rsidRDefault="007B3554">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TITULO DO ARTIGO EM CAIXA ALTA E NEGRITO</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Refdenotaderodap"/>
+        <w:t>TÍTULO</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00DFE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DO ARTIGO EM CAIXA ALTA E NEGRITO</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00DFE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03627253" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00E20764">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03627254" w14:textId="77777777" w:rsidR="00E20764" w:rsidRPr="00EB28D4" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB28D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TITLE IN ENGLISH, ALL CAPS, NO BOLD, SMALLER FONT (11PT)</w:t>
       </w:r>
@@ -95,67 +128,109 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="142E5136" w14:textId="77777777" w:rsidR="00EB28D4" w:rsidRPr="00EB28D4" w:rsidRDefault="00EB28D4">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03627257" w14:textId="28A91B7E" w:rsidR="00E20764" w:rsidRDefault="00B00DFE" w:rsidP="00EB28D4">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RESUMO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03627258" w14:textId="5723D44D" w:rsidR="00E20764" w:rsidRPr="00A15AFE" w:rsidRDefault="00B00DFE">
+    <w:p w14:paraId="03627258" w14:textId="6D2E6713" w:rsidR="00E20764" w:rsidRPr="00A15AFE" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15AFE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[1] TEMA: [O presente trabalho trata de...] </w:t>
       </w:r>
       <w:r w:rsidR="00E218AF" w:rsidRPr="00A15AFE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[2] DELIMITAÇÃO DO TEMA: [Nesse contexto, serão abordadas as questões referentes a...] [3] PROBLEMÁTICA: [A questão-problema consiste em determinar se/como/quando...] [4] JUSTIFICATIVA: [O tema é relevante porque traz consequências para a realidade social, econômica e jurídica...] [5] OBJETIVOS: [O presente trabalho tem por objetivo...] [6] PROCEDIMENTOS METODOLÓGICOS: [Utiliza-se metodologia de análise qualitativa, valendo-se do método hipotético-dedutivo de caráter descritivo e analítico, adotando a técnica de pesquisa bibliográfica e documental.] [7] CONCLUSÃO: [Conclui-se que... - máximo 200 palavras, parágrafo único, sem recuo, sem citações.]</w:t>
+        <w:t xml:space="preserve">[2] DELIMITAÇÃO DO TEMA: </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3554" w:rsidRPr="00A15AFE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[nesse</w:t>
+      </w:r>
+      <w:r w:rsidR="00E218AF" w:rsidRPr="00A15AFE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contexto, serão abordadas as questões referentes a...] [3] PROBLEMÁTICA: [A questão-problema consiste em determinar se/como/quando...] [4] JUSTIFICATIVA: [O tema é relevante porque traz consequências para a realidade social, econômica e jurídica...] [5] OBJETIVOS: [O presente trabalho tem por objetivo...] [6] PROCEDIMENTOS METODOLÓGICOS: </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3554" w:rsidRPr="00A15AFE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[utiliza-se</w:t>
+      </w:r>
+      <w:r w:rsidR="00E218AF" w:rsidRPr="00A15AFE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metodologia de análise qualitativa, valendo-se do método hipotético-dedutivo de caráter descritivo e analítico, adotando a técnica de pesquisa bibliográfica e documental.] [7] CONCLUSÃO: </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3554" w:rsidRPr="00A15AFE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[conclui-se</w:t>
+      </w:r>
+      <w:r w:rsidR="00E218AF" w:rsidRPr="00A15AFE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que... - máximo 200 palavras, parágrafo único, sem recuo, sem citações.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03627259" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00E20764">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0362725A" w14:textId="230100F9" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Palavras-chave: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -301,123 +376,122 @@
       </w:r>
       <w:r w:rsidRPr="00153483">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ncias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03627263" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00E20764">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03627264" w14:textId="06D20100" w:rsidR="00E20764" w:rsidRDefault="00EB28D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1. INTRODUÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03627265" w14:textId="55C244B9" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Texto do par</w:t>
       </w:r>
       <w:r w:rsidR="00E218AF" w:rsidRPr="00E218AF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ágrafo. Recuo de 1,5 cm na primeira linha. Times New Roman 12. Espaçamento 1,5. Destaques somente em itálico. Referências bibliográficas em nota de rodapé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - proibido sistema autor-data.]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03627266" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00E20764">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03627267" w14:textId="2DFBDAF2" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Segundo par</w:t>
       </w:r>
       <w:r w:rsidR="00E218AF" w:rsidRPr="00E218AF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ágrafo da introdução. Extensão total do artigo: mínimo 15 e máximo 30 pá</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ginas.]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03627268" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00E20764">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03627269" w14:textId="403C1D05" w:rsidR="00E20764" w:rsidRDefault="00EB28D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. [</w:t>
       </w:r>
       <w:r w:rsidR="00E218AF" w:rsidRPr="00E218AF">
         <w:rPr>
           <w:b/>
@@ -444,51 +518,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Texto do </w:t>
       </w:r>
       <w:r w:rsidR="00E218AF" w:rsidRPr="00E218AF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parágrafo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> com recuo de 1,5 cm.]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0362726B" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00E20764">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0362726C" w14:textId="5B55776D" w:rsidR="00E20764" w:rsidRPr="00EB28D4" w:rsidRDefault="00EB28D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB28D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.1. [</w:t>
       </w:r>
       <w:r w:rsidR="0083675C" w:rsidRPr="0083675C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -694,51 +768,51 @@
         <w:t>transcrições</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> com mais de quatro linhas, usar o bloco abaixo:]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03627276" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00E20764">
       <w:pPr>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03627277" w14:textId="11C4EED0" w:rsidR="00E20764" w:rsidRDefault="00A15AFE">
       <w:pPr>
         <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A15AFE">
         <w:t>Todos têm direito ao meio ambiente ecologicamente equilibrado, bem de uso comum do povo e essencial à sadia qualidade de vida, impondo-se ao Poder Público e à coletividade o dever de defendê-lo e preservá-lo para as presentes e futuras gerações. [Citação longa: parágrafo independente, fonte 10, espaçamento simples, recuo 4 cm, sem aspas, referência na nota de rodapé.]</w:t>
       </w:r>
       <w:r w:rsidR="00B00DFE">
         <w:rPr>
-          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03627278" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00E20764">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03627279" w14:textId="400304DA" w:rsidR="00E20764" w:rsidRDefault="00EB28D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. [</w:t>
       </w:r>
       <w:r w:rsidR="00A15AFE" w:rsidRPr="00A15AFE">
         <w:rPr>
           <w:b/>
@@ -747,52 +821,67 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO DA SEÇÃO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0362727A" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>[Texto do paragrafo.]</w:t>
+        <w:t xml:space="preserve">[Texto do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>paragrafo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0362727B" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00E20764">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0362727C" w14:textId="475B4321" w:rsidR="00E20764" w:rsidRDefault="00EB28D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. CONCLUSÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0362727D" w14:textId="705C0F69" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
@@ -1055,51 +1144,67 @@
         </w:rPr>
         <w:t>São</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paulo, vol. 89, n. 3, p. 45-72, jul./set. 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33AA087B" w14:textId="77777777" w:rsidR="00F300D8" w:rsidRDefault="00F300D8" w:rsidP="00F300D8"/>
     <w:p w14:paraId="03627288" w14:textId="2DD3AE09" w:rsidR="00E20764" w:rsidRDefault="00B00DFE" w:rsidP="00F300D8">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FELICIANO, Guilherme </w:t>
       </w:r>
       <w:r w:rsidR="00A15AFE" w:rsidRPr="00A15AFE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Guimarães. Princípios de direito ambiental do trabalho. In: FELICIANO, Guilherme Guimarães; COSTA, Mariana Benevides (coords.</w:t>
+        <w:t>Guimarães. Princípios de direito ambiental do trabalho. In: FELICIANO, Guilherme Guimarães; COSTA, Mariana Benevides (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A15AFE" w:rsidRPr="00A15AFE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>coords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A15AFE" w:rsidRPr="00A15AFE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curso de Direito Ambiental do Trabalho.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C50563" w:rsidRPr="00C50563">
@@ -1371,414 +1476,529 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> das obras em negrito. Proibido: op. cit., ibidem, idem.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0362728C" w14:textId="77777777" w:rsidR="00E20764" w:rsidRDefault="00E20764">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0362728D" w14:textId="4260EB63" w:rsidR="00E20764" w:rsidRPr="00EB28D4" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB28D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Recibido: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB28D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">xx/xx/2025  |  </w:t>
-      </w:r>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB28D4">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB28D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB28D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/2025  |  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB28D4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aceptado: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB28D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">xx/xx/2025  |  </w:t>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB28D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB28D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB28D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/2025  |  </w:t>
       </w:r>
       <w:r w:rsidR="009104DC" w:rsidRPr="009104DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Publicación en línea</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB28D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB28D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>xx/xx/2025.</w:t>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB28D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB28D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB28D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/2025.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E20764" w:rsidRPr="00EB28D4">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1640E6FF" w14:textId="77777777" w:rsidR="00884F2D" w:rsidRDefault="00884F2D">
+    <w:p w14:paraId="73CB4763" w14:textId="77777777" w:rsidR="00460BD0" w:rsidRDefault="00460BD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B7B7AC4" w14:textId="77777777" w:rsidR="00884F2D" w:rsidRDefault="00884F2D">
+    <w:p w14:paraId="0C6FC694" w14:textId="77777777" w:rsidR="00460BD0" w:rsidRDefault="00460BD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24E5731A" w14:textId="77777777" w:rsidR="000462CB" w:rsidRDefault="000462CB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="177E713B" w14:textId="77777777" w:rsidR="000462CB" w:rsidRDefault="000462CB">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="489ACB56" w14:textId="77777777" w:rsidR="000462CB" w:rsidRDefault="000462CB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3263ED2D" w14:textId="77777777" w:rsidR="00884F2D" w:rsidRDefault="00884F2D">
+    <w:p w14:paraId="4A4DFE1A" w14:textId="77777777" w:rsidR="00460BD0" w:rsidRDefault="00460BD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F0E7FB3" w14:textId="77777777" w:rsidR="00884F2D" w:rsidRDefault="00884F2D">
+    <w:p w14:paraId="5C93F8CF" w14:textId="77777777" w:rsidR="00460BD0" w:rsidRDefault="00460BD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0362728E" w14:textId="35EE5EA0" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Artigo resultante de pesquisa desenvolvida junto ao Programa de </w:t>
       </w:r>
       <w:r w:rsidR="005D506C">
         <w:t>Pós-Graduação</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> do Instituto Federal do Rio Grande do Norte - IFRN.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0362728F" w14:textId="0CF88A51" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="005D506C">
         <w:t>DELGADO, Maurício Godinho</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Curso do Direito do Trabalho.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 22</w:t>
       </w:r>
       <w:r w:rsidR="00BE2B72">
         <w:t>ª</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ed. Salvador: Juspodivm, 2025. p. 154.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="03627290" w14:textId="4F2F151E" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="005D506C">
         <w:t>RAMOS, André de Carvalho</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Curso de Direitos Humanos.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 9</w:t>
       </w:r>
       <w:r w:rsidR="00BE2B72">
         <w:t>ª</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ed. </w:t>
       </w:r>
       <w:r w:rsidR="005D506C">
         <w:t>São Paulo: Saraiva</w:t>
       </w:r>
       <w:r>
         <w:t>, 2022. p. 89.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="03627291" w14:textId="1C85A683" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="005D506C">
         <w:t>SILVA, Ednaldo Rodrigo Brito da. A proteção</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> do meio ambiente de trabalho dos servidores </w:t>
       </w:r>
       <w:r w:rsidR="00A15AFE">
         <w:t>públicos</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A15AFE">
         <w:t>estatutários</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Revista do TST,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D506C">
         <w:t>São Paulo, vol.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 89, n. 3, p. 45-72, jul./set. 2023.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="03627292" w14:textId="7B080D54" w:rsidR="00E20764" w:rsidRDefault="00B00DFE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">BRASIL. </w:t>
       </w:r>
       <w:r w:rsidR="005D506C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Constituição da República Federativa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> do Brasil de 1988.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D506C">
         <w:t>Brasília: Presidência</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> da </w:t>
       </w:r>
       <w:r w:rsidR="00A15AFE">
         <w:t>República</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 1988. </w:t>
       </w:r>
       <w:r w:rsidR="00CF1CFE">
         <w:t>Disponível em:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &lt;http://www.planalto.gov.br/ccivil_03/constituicao/ConstituicaoCompilado.htm&gt;. Acesso em: 19 fev. 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C5A30F7" w14:textId="77777777" w:rsidR="000462CB" w:rsidRDefault="000462CB">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B816962" w14:textId="77777777" w:rsidR="000462CB" w:rsidRDefault="000462CB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E526167" w14:textId="77777777" w:rsidR="000462CB" w:rsidRDefault="000462CB">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72C7062C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5B286DA"/>
     <w:lvl w:ilvl="0" w:tplc="F1A6FABA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="61EAAD72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
@@ -1835,50 +2055,140 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E1FAEE70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2127234435">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="76"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00E20764"/>
+    <w:rsid w:val="000462CB"/>
+    <w:rsid w:val="00153483"/>
+    <w:rsid w:val="001A3102"/>
+    <w:rsid w:val="002066D9"/>
+    <w:rsid w:val="0028534A"/>
+    <w:rsid w:val="00286BCC"/>
+    <w:rsid w:val="002D37BC"/>
+    <w:rsid w:val="003219AD"/>
+    <w:rsid w:val="00353463"/>
+    <w:rsid w:val="00460BD0"/>
+    <w:rsid w:val="00552E66"/>
+    <w:rsid w:val="005D506C"/>
+    <w:rsid w:val="006748E4"/>
+    <w:rsid w:val="006D41DD"/>
+    <w:rsid w:val="007130A4"/>
+    <w:rsid w:val="007B3554"/>
+    <w:rsid w:val="0083675C"/>
+    <w:rsid w:val="00880607"/>
+    <w:rsid w:val="00884F2D"/>
+    <w:rsid w:val="009104DC"/>
+    <w:rsid w:val="00A15AFE"/>
+    <w:rsid w:val="00AE5E6A"/>
+    <w:rsid w:val="00AF3649"/>
+    <w:rsid w:val="00B00DFE"/>
+    <w:rsid w:val="00BE2B72"/>
+    <w:rsid w:val="00C0117B"/>
+    <w:rsid w:val="00C50563"/>
+    <w:rsid w:val="00CF1CFE"/>
+    <w:rsid w:val="00D91CC7"/>
+    <w:rsid w:val="00E20764"/>
+    <w:rsid w:val="00E218AF"/>
+    <w:rsid w:val="00EB28D4"/>
+    <w:rsid w:val="00F170E6"/>
+    <w:rsid w:val="00F300D8"/>
+    <w:rsid w:val="00FC3203"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="03627251"/>
+  <w15:docId w15:val="{3983FF79-EEA1-4809-B916-37C1AD45C24B}"/>
+</w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2230,334 +2540,334 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="1F4D78"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Forte1">
     <w:name w:val="Forte1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaderodap">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:link w:val="TextodenotaderodapChar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
-[...1 lines deleted...]
-    <w:link w:val="Textodenotaderodap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotadefim">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodenotadefim">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:link w:val="TextodenotadefimChar"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotadefimChar">
-[...1 lines deleted...]
-    <w:link w:val="Textodenotadefim"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000462CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
-[...2 lines deleted...]
-    <w:link w:val="Cabealho"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000462CB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodap">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="RodapChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000462CB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
-[...2 lines deleted...]
-    <w:link w:val="Rodap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000462CB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NormalWebChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F300D8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="artcorpo">
     <w:name w:val="art. corpo"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="artcorpoChar"/>
     <w:qFormat/>
     <w:rsid w:val="00F300D8"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalWebChar">
     <w:name w:val="Normal (Web) Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NormalWeb"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F300D8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="artcorpoChar">
     <w:name w:val="art. corpo Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="artcorpo"/>
     <w:rsid w:val="00F300D8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislacao.planalto.gov.br/legisla/legislacao.nsf/Viw_Identificacao/DEC%2041.721-1957?OpenDocument" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -2849,81 +3159,58 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...24 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4565</Characters>
+  <Pages>1</Pages>
+  <Words>807</Words>
+  <Characters>4603</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Un-named</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>